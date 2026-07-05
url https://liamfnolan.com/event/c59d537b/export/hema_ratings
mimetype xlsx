--- v0 (2026-04-17)
+++ v1 (2026-07-05)
@@ -1029,51 +1029,51 @@
       <c r="A22" t="inlineStr">
         <is>
           <t>Yevhen Kistanov</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>MSS Moncton</t>
         </is>
       </c>
       <c r="C22" t="inlineStr"/>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E78"/>
+  <dimension ref="A1:E80"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Fighter 1 (Written exactly as in the Fighters sheet)</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Fighter 2 (Written exactly as in the Fighters sheet)</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Fighter 1 result</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -3140,47 +3140,101 @@
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Elizabeth Ito</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>Andy Demaret</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
           <t>Win</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Loss</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>B Semi Final</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>Nathaniel Maxner</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Andy Demaret</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Win</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Loss</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>B Final</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>Nicolas Panthout</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Elizabeth Ito</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>Win</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Loss</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>B Bronze Final</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>